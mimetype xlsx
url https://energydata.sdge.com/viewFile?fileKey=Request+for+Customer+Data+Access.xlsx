--- v0 (2025-11-03)
+++ v1 (2026-05-21)
@@ -10,94 +10,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr showInkAnnotation="0" updateLinks="never" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sempra-my.sharepoint.com/personal/chorn_semprautilities_com/Documents/Documents/Resource Tools/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sempra-my.sharepoint.com/personal/chorn_sdge_com/Documents/Documents/Resource Tools/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E3B5B0DC-FB3D-4591-A594-F7DFDB713EA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B16D44B-31F1-4007-8636-097BFABF282B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15015" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2028" yWindow="948" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Requestor Information" sheetId="1" r:id="rId1"/>
     <sheet name="Validation Questions" sheetId="2" r:id="rId2"/>
     <sheet name="Request Question" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Request Questions" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -107,51 +108,50 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D7" i="2" l="1"/>
   <c r="A6" i="2"/>
   <c r="A4" i="2"/>
   <c r="A5" i="2"/>
   <c r="A2" i="2" l="1"/>
   <c r="D5" i="2"/>
   <c r="A7" i="2"/>
   <c r="D6" i="2" l="1"/>
   <c r="A12" i="2"/>
   <c r="A11" i="2"/>
   <c r="D12" i="2"/>
   <c r="D11" i="2"/>
   <c r="D10" i="2"/>
   <c r="D9" i="2"/>
   <c r="A10" i="2"/>
   <c r="A9" i="2"/>
   <c r="A8" i="2"/>
   <c r="D8" i="2"/>
   <c r="D4" i="2"/>
   <c r="A37" i="1" l="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
-  <c r="B20" i="1"/>
   <c r="B19" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Miller, Corey N</author>
   </authors>
   <commentList>
     <comment ref="A5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The name of the organization requesting the data and who is responsible for its secure handling</t>
         </r>
       </text>
     </comment>
     <comment ref="A6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
@@ -689,51 +689,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>When the data is no longer needed, SDG&amp;E requires third parties securely dispose of it. Input the anticipated date of disposal here.</t>
         </r>
       </text>
     </comment>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{62BA5F52-0FA0-4291-99D8-E5E9489489BF}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>List the additional third parties that the Requesting Organization plans to share the data with. Depending on the transaction, there may be restrictions on whom data can be shared with.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="67">
   <si>
     <r>
       <t>For your convenience, we have made this downloadable worksheet available in case you prefer to prepare your request for customer data offline.  Save the worksheet on your computer, complete it, and return to</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> http://sdge.com/energydata</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> to copy &amp; paste your answers into the online Privacy GreenLight web form. SDG&amp;E only accepts requests for customer data through our online Privacy GreenLight system. Attachments sent to our privacy mailbox will be discarded without review. The offline worksheet requires Microsoft Excel 2010 or later.</t>
     </r>
   </si>
   <si>
@@ -952,51 +952,51 @@
   </si>
   <si>
     <t>Do you plan to disclose the data to other Third Parties?</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t xml:space="preserve">Re-enter Email </t>
   </si>
   <si>
     <t>Primary Contact
 Individual representing organization who will receive correspondence and answer questions regarding the request</t>
   </si>
   <si>
     <t>SDGE Point of Contact Name:</t>
   </si>
   <si>
     <t>SDGE Point of Contact Email:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1036,50 +1036,56 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
@@ -1949,123 +1955,127 @@
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="$G$30" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="$F$8" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
-</file>
-[...2 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp25.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp26.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp27.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="$F$8" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp28.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="$G$18" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" firstButton="1" fmlaLink="$G$18" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="$G$27" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>518160</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -3385,50 +3395,136 @@
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Service Provider</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>906780</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>670560</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1073" name="Option Button 49" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1073"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Segoe UI"/>
+                  <a:cs typeface="Segoe UI"/>
+                </a:rPr>
+                <a:t>Community Choice Provider</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>632460</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>312420</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
@@ -4732,118 +4828,116 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+      <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" customWidth="1"/>
     <col min="5" max="5" width="41.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" hidden="1" customWidth="1"/>
-    <col min="8" max="8" width="9.109375" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="4.88671875" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="72"/>
     </row>
     <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:5" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="63" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="64"/>
       <c r="C4" s="64"/>
       <c r="D4" s="64"/>
       <c r="E4" s="65"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B5" s="42"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="44"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="44"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="67" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="68"/>
       <c r="D7" s="68"/>
       <c r="E7" s="69"/>
@@ -4933,184 +5027,181 @@
         <v>63</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="44"/>
     </row>
     <row r="17" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="65"/>
     </row>
     <row r="18" spans="1:7" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="48"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="54"/>
       <c r="G18" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="42" t="str">
         <f>IF(G18=1, B12, "")</f>
-        <v/>
+        <v>Limit 100 Characters</v>
       </c>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="44"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="42" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="B20" s="42"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="44"/>
     </row>
     <row r="21" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="54"/>
       <c r="G21" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="59"/>
       <c r="B22" s="60"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="str">
         <f>IF(G18=1, B13, "Limit 250 characters")</f>
-        <v>Limit 250 characters</v>
+        <v>Limit 100 Characters</v>
       </c>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="44"/>
     </row>
     <row r="24" spans="1:7" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="str">
         <f>IF(G18=1, B14, "NNN-NNN-NNNN")</f>
         <v>NNN-NNN-NNNN</v>
       </c>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="44"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="45" t="str">
+      <c r="B25" s="45">
         <f>IF(G18=1, B15, "")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C25" s="46"/>
       <c r="D25" s="46"/>
       <c r="E25" s="47"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="45" t="str">
+      <c r="B26" s="45">
         <f>IF(G18=1, B16, "")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
       <c r="E26" s="47"/>
     </row>
     <row r="27" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="G27" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="52"/>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="E28" s="54"/>
     </row>
     <row r="29" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="36"/>
       <c r="B29" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="55"/>
       <c r="D29" s="56"/>
       <c r="E29" s="57"/>
     </row>
     <row r="30" spans="1:7" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="30"/>
       <c r="G30" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="27"/>
       <c r="B31" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="32"/>
       <c r="D31" s="33"/>
       <c r="E31" s="34"/>
     </row>
     <row r="32" spans="1:7" ht="30.6" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="38"/>
       <c r="D32" s="38"/>
       <c r="E32" s="39"/>
     </row>
     <row r="33" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36"/>
       <c r="B33" s="40" t="s">
@@ -5550,106 +5641,128 @@
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId20" name="Option Button 32">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1303020</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>2583180</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>381000</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1073" r:id="rId21" name="Option Button 49">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>906780</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>670560</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="83.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" customWidth="1"/>
     <col min="3" max="3" width="56.33203125" customWidth="1"/>
     <col min="4" max="4" width="39.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="77" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="79" t="str">
         <f>IF('Requestor Information'!G30=1, "Local Government Validation", IF('Requestor Information'!G30=2, "Researcher Validation", IF('Requestor Information'!G30=3, "State/Federal Agency Validation", IF('Requestor Information'!G30=4, "Service Provider Validation", IF('Requestor Information'!G30=5, "Third Party Contractor Validation", IF('Requestor Information'!G30=6, "Energy Service Provider", IF('Requestor Information'!G30=7, "Building Owner", "Other Third Party Validation")))))))</f>
-        <v>Service Provider Validation</v>
+        <v>Third Party Contractor Validation</v>
       </c>
       <c r="B2" s="79"/>
       <c r="C2" s="79"/>
       <c r="D2" s="79"/>
     </row>
     <row r="3" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="79" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="79"/>
       <c r="D3" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="15" t="str">
         <f>IF('Requestor Information'!G30=1,"Local governments requesting aggregated or anonymized energy data must sign a terms of service prior to receiving data.  Only a representative from the local government is qualified to sign this Terms of Service.Please print and return once contacted.",IF('Requestor Information'!G30=2,"Please enter the name of the non-profit college or university you represent that is accredited by an accrediting agency recognized by the U.S. Secretary of Education.", IF('Requestor Information'!G30=3, "Is the data needed to comply with a statutory obligation?", IF('Requestor Information'!G30=4, "Project/Program/Department Name:","No further validation needed at this time."))))</f>
-        <v>Project/Program/Department Name:</v>
+        <v>No further validation needed at this time.</v>
       </c>
       <c r="B4" s="73"/>
       <c r="C4" s="74"/>
       <c r="D4" s="16" t="str">
         <f>IF('Requestor Information'!G30=1,"The signatory must be an authorative representative of the Requesting Organization. If the Requesting Organization is not prepared to sign a ToS, SDG&amp;E may not be able to deliver the data.",IF('Requestor Information'!G30=2,"Researchers will be checked against the U.S. Department of Education's database of accredited institutions.", ""))</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:4" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="15" t="str">
         <f>IF('Requestor Information'!G30=1,"Does the local government plan on providing the requested data to a contractor?",IF('Requestor Information'!G30=2,"Please enter the name of the department ", IF('Requestor Information'!G30=3, " If yes, how is the data needed to comply with the statute?  Please reference the statute name/number and include references to the statute text.","")))</f>
         <v/>
       </c>
       <c r="B5" s="73"/>
       <c r="C5" s="74"/>
       <c r="D5" s="16" t="str">
         <f>IF('Requestor Information'!$G$30=1,"Write 'Yes' if the Local Government plans to share the data with a consultant or similar third party who they have engaged to analyze or otherwise handle the data.", IF('Requestor Information'!$G$30=2,"The name of the researcher's department as it is known in the organization (e.g., department of behavioral sciences, etc.)", IF('Requestor Information'!$G$30=3, "Describe why the data is required to comply with the statute. Reference the regulation, statue and/or law that provides the Requesting Organization authority to request the data.", "")))</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:4" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="15" t="str">
         <f>IF('Requestor Information'!$G$30=1,"If previous question is yes, contractors or agents working on behalf of a local government must sign an NDA certificate prior to receiving any customer data from the local government.  Please print the NDA certificate and return.",IF('Requestor Information'!$G$30=2,"Are you a faculty member of the listed institution and responsible for carrying out the terms of this data release and non-disclosure agreement?", IF('Requestor Information'!G30=3, "Note: If you are representing the California Department of Community Services and Development (CSD) the statutory obligation must pertain to the Low Income Home Energy Assistance Program.","")))</f>
         <v/>
       </c>
@@ -6416,52 +6529,52 @@
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100206273CD5B93834C852F7496B8826D6D" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bbce8a969c22f48831895ae02576aeb9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871" xmlns:ns3="b37f4408-f957-4555-b02a-6718cd0c8447" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a8650bbbf720bd2bea63f100a46e6be6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100206273CD5B93834C852F7496B8826D6D" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1ee9daec52159ef6a54cca8d45f821d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871" xmlns:ns3="b37f4408-f957-4555-b02a-6718cd0c8447" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9569397b1c796801224b96863f6a2ba" ns2:_="" ns3:_="">
     <xsd:import namespace="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871"/>
     <xsd:import namespace="b37f4408-f957-4555-b02a-6718cd0c8447"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Business_x0020_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
@@ -6693,133 +6806,136 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Business_x0020_Process xmlns="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871" xsi:nil="true"/>
     <Comments xmlns="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871" xsi:nil="true"/>
-    <TaxCatchAll xmlns="b37f4408-f957-4555-b02a-6718cd0c8447"/>
+    <TaxCatchAll xmlns="b37f4408-f957-4555-b02a-6718cd0c8447" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C65120F-AC7C-4C58-9E99-11DFF6A623B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D20AF8-7347-466F-B541-D7FAF220B67F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871"/>
     <ds:schemaRef ds:uri="b37f4408-f957-4555-b02a-6718cd0c8447"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B671E547-4B40-44D4-AA56-BE1ADFB2C77D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D83636-AF85-4755-9E8E-FA184056052A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b37f4408-f957-4555-b02a-6718cd0c8447"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4efb8ac1-cc68-4d8c-8ac1-1054d25d8871"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Requestor Information</vt:lpstr>
       <vt:lpstr>Validation Questions</vt:lpstr>
       <vt:lpstr>Request Question</vt:lpstr>
       <vt:lpstr>Request Questions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Sempra Energy</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Miller, Corey N</dc:creator>
+  <dc:creator>Miller, Corey N;Horn, Cyntoria;Fisher, Karen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100206273CD5B93834C852F7496B8826D6D</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>